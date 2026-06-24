--- v0 (2026-03-14)
+++ v1 (2026-06-24)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pburr\Dropbox\EMF\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PCEP\TK\Turniere_Intern\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B48D1F51-083B-43B9-861D-1D5EBB320A10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FDCF1F3-EA98-4C78-953A-251F3C227B40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Application Form" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="49">
@@ -143,88 +144,88 @@
   <si>
     <t>Official contact person for anti-doping:</t>
   </si>
   <si>
     <t>Official contact person for general administration questions:</t>
   </si>
   <si>
     <t>Mobile phone:</t>
   </si>
   <si>
     <t>phone (e.g. club house)</t>
   </si>
   <si>
     <t>Official contact data of local organizer (e.g. club, event organisation):</t>
   </si>
   <si>
     <t>phone (e.g. investor)</t>
   </si>
   <si>
     <t>* We will also organize NC</t>
   </si>
   <si>
     <t>* We will not organize NC</t>
   </si>
   <si>
-    <t>EMF senior officer Wil van Disseldorp, E-Mail: senior-officer@minigolf-europe.org</t>
-[...1 lines deleted...]
-  <si>
     <t>Application for EMF Championships</t>
   </si>
   <si>
     <t>Contact Addresses for detailed questions:</t>
-  </si>
-[...1 lines deleted...]
-    <t>EMF sport director Christian Gobetz, E-Mail: sport-director@minigolf-europe.org</t>
   </si>
   <si>
     <t>European Championships General Class</t>
   </si>
   <si>
     <t>Applicant Organiser:</t>
   </si>
   <si>
     <t>Special reasons for application/Remarks:</t>
   </si>
   <si>
     <t>Town
 Date:</t>
   </si>
   <si>
     <t>Organiser Signature:</t>
   </si>
   <si>
     <t>EMF Member Signature:</t>
   </si>
   <si>
     <t>(year)</t>
   </si>
   <si>
     <t>European /  World Championships Seniors</t>
   </si>
   <si>
     <t>Minigolf Champions League Finals</t>
+  </si>
+  <si>
+    <t>EMF Vice President Sport  Christian Gobetz, E-Mail: vp-sport@minigolf-europe.org</t>
+  </si>
+  <si>
+    <t>EMF Vice President Seniors  Wil van Disseldorp, E-Mail: vp-seniors@minigolf-europe.org</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -437,118 +438,118 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00DD0806"/>
       <rgbColor rgb="001FB714"/>
       <rgbColor rgb="000000D4"/>
       <rgbColor rgb="00FCF305"/>
       <rgbColor rgb="00F20884"/>
       <rgbColor rgb="0000ABEA"/>
@@ -984,985 +985,985 @@
           <a:ext cx="1" cy="1"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="090000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-            <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:effectLst>
                 <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="74998"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:spDef>
     <a:lnDef>
       <a:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1" cy="1"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="090000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-            <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
               <a:effectLst>
                 <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="74998"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A4:M124"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C24" sqref="C24:G24"/>
+      <selection activeCell="A124" sqref="A124:G124"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.44140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="5.77734375" customWidth="1"/>
     <col min="4" max="4" width="12.6640625" customWidth="1"/>
     <col min="5" max="5" width="5.77734375" customWidth="1"/>
     <col min="6" max="6" width="12.6640625" customWidth="1"/>
     <col min="7" max="7" width="33.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:8" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
     </row>
     <row r="5" spans="1:8" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
     </row>
     <row r="6" spans="1:8" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A6" s="5"/>
     </row>
     <row r="7" spans="1:8" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A7" s="5"/>
     </row>
     <row r="11" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="12" spans="1:8" ht="21" x14ac:dyDescent="0.4">
       <c r="A12" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
     </row>
     <row r="13" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C13" s="7"/>
     </row>
     <row r="14" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="12"/>
-      <c r="D14" s="46" t="s">
-        <v>46</v>
+      <c r="D14" s="20" t="s">
+        <v>44</v>
       </c>
       <c r="E14" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8"/>
       <c r="C15" s="12"/>
-      <c r="D15" s="46" t="s">
-        <v>46</v>
+      <c r="D15" s="20" t="s">
+        <v>44</v>
       </c>
       <c r="E15" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="H15" s="16"/>
     </row>
     <row r="16" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8"/>
       <c r="C16" s="12"/>
-      <c r="D16" s="46" t="s">
+      <c r="D16" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="13" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8"/>
       <c r="B18" s="11"/>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="17"/>
       <c r="G18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="8"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="21" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="6"/>
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="3" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="G22" s="22"/>
+        <v>39</v>
+      </c>
+      <c r="C22" s="38"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="40"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D23" s="7"/>
       <c r="E23" s="6"/>
     </row>
     <row r="24" spans="1:13" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C24" s="20"/>
-[...3 lines deleted...]
-      <c r="G24" s="22"/>
+      <c r="C24" s="38"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="40"/>
     </row>
     <row r="25" spans="1:13" ht="16.2" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="26" spans="1:13" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="12"/>
       <c r="D26" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E26" s="12"/>
       <c r="F26" s="9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="11"/>
       <c r="D27" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="11"/>
       <c r="F27" s="9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C32" s="28"/>
-[...3 lines deleted...]
-      <c r="G32" s="30"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="22"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="23"/>
     </row>
     <row r="33" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C33" s="25"/>
-[...3 lines deleted...]
-      <c r="G33" s="27"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="43"/>
     </row>
     <row r="34" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C34" s="31"/>
-[...3 lines deleted...]
-      <c r="G34" s="33"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="45"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="45"/>
+      <c r="G34" s="46"/>
     </row>
     <row r="35" spans="1:7" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C35" s="34"/>
-[...3 lines deleted...]
-      <c r="G35" s="30"/>
+      <c r="C35" s="21"/>
+      <c r="D35" s="22"/>
+      <c r="E35" s="22"/>
+      <c r="F35" s="22"/>
+      <c r="G35" s="23"/>
     </row>
     <row r="36" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A36" s="9"/>
     </row>
     <row r="37" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A37" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:7" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C38" s="28"/>
-[...3 lines deleted...]
-      <c r="G38" s="30"/>
+      <c r="C38" s="33"/>
+      <c r="D38" s="22"/>
+      <c r="E38" s="22"/>
+      <c r="F38" s="22"/>
+      <c r="G38" s="23"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:7" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C44" s="28"/>
-[...3 lines deleted...]
-      <c r="G44" s="30"/>
+      <c r="C44" s="33"/>
+      <c r="D44" s="22"/>
+      <c r="E44" s="22"/>
+      <c r="F44" s="22"/>
+      <c r="G44" s="23"/>
     </row>
     <row r="45" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A45" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C45" s="25"/>
-[...3 lines deleted...]
-      <c r="G45" s="27"/>
+      <c r="C45" s="41"/>
+      <c r="D45" s="42"/>
+      <c r="E45" s="42"/>
+      <c r="F45" s="42"/>
+      <c r="G45" s="43"/>
     </row>
     <row r="46" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C46" s="31"/>
-[...3 lines deleted...]
-      <c r="G46" s="33"/>
+      <c r="C46" s="44"/>
+      <c r="D46" s="45"/>
+      <c r="E46" s="45"/>
+      <c r="F46" s="45"/>
+      <c r="G46" s="46"/>
     </row>
     <row r="47" spans="1:7" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C47" s="34"/>
-[...3 lines deleted...]
-      <c r="G47" s="30"/>
+      <c r="C47" s="21"/>
+      <c r="D47" s="22"/>
+      <c r="E47" s="22"/>
+      <c r="F47" s="22"/>
+      <c r="G47" s="23"/>
     </row>
     <row r="49" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A49" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:7" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C50" s="28"/>
-[...3 lines deleted...]
-      <c r="G50" s="30"/>
+      <c r="C50" s="33"/>
+      <c r="D50" s="22"/>
+      <c r="E50" s="22"/>
+      <c r="F50" s="22"/>
+      <c r="G50" s="23"/>
     </row>
     <row r="52" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A52" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B53" t="s">
         <v>1</v>
       </c>
-      <c r="C53" s="40"/>
-[...3 lines deleted...]
-      <c r="G53" s="42"/>
+      <c r="C53" s="27"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="29"/>
     </row>
     <row r="54" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B54" t="s">
         <v>2</v>
       </c>
-      <c r="C54" s="40"/>
-[...3 lines deleted...]
-      <c r="G54" s="42"/>
+      <c r="C54" s="27"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="29"/>
     </row>
     <row r="55" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C55" s="40"/>
-[...3 lines deleted...]
-      <c r="G55" s="42"/>
+      <c r="C55" s="27"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="29"/>
     </row>
     <row r="56" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B56" t="s">
         <v>3</v>
       </c>
-      <c r="C56" s="40"/>
-[...3 lines deleted...]
-      <c r="G56" s="42"/>
+      <c r="C56" s="27"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="29"/>
     </row>
     <row r="57" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B57" t="s">
         <v>5</v>
       </c>
-      <c r="C57" s="40"/>
-[...3 lines deleted...]
-      <c r="G57" s="42"/>
+      <c r="C57" s="27"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="29"/>
     </row>
     <row r="58" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B58" t="s">
         <v>30</v>
       </c>
-      <c r="C58" s="40"/>
-[...3 lines deleted...]
-      <c r="G58" s="42"/>
+      <c r="C58" s="27"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="28"/>
+      <c r="G58" s="29"/>
     </row>
     <row r="59" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B59" t="s">
         <v>6</v>
       </c>
-      <c r="C59" s="40"/>
-[...3 lines deleted...]
-      <c r="G59" s="42"/>
+      <c r="C59" s="27"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="29"/>
     </row>
     <row r="60" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B60" t="s">
         <v>4</v>
       </c>
-      <c r="C60" s="40"/>
-[...3 lines deleted...]
-      <c r="G60" s="42"/>
+      <c r="C60" s="27"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="29"/>
     </row>
     <row r="62" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A62" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B63" t="s">
         <v>1</v>
       </c>
-      <c r="C63" s="40"/>
-[...3 lines deleted...]
-      <c r="G63" s="42"/>
+      <c r="C63" s="27"/>
+      <c r="D63" s="28"/>
+      <c r="E63" s="28"/>
+      <c r="F63" s="28"/>
+      <c r="G63" s="29"/>
     </row>
     <row r="64" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B64" t="s">
         <v>2</v>
       </c>
-      <c r="C64" s="40"/>
-[...3 lines deleted...]
-      <c r="G64" s="42"/>
+      <c r="C64" s="27"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="29"/>
     </row>
     <row r="65" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C65" s="40"/>
-[...3 lines deleted...]
-      <c r="G65" s="42"/>
+      <c r="C65" s="27"/>
+      <c r="D65" s="28"/>
+      <c r="E65" s="28"/>
+      <c r="F65" s="28"/>
+      <c r="G65" s="29"/>
     </row>
     <row r="66" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B66" t="s">
         <v>3</v>
       </c>
-      <c r="C66" s="40"/>
-[...3 lines deleted...]
-      <c r="G66" s="42"/>
+      <c r="C66" s="27"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="28"/>
+      <c r="G66" s="29"/>
     </row>
     <row r="67" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B67" t="s">
         <v>5</v>
       </c>
-      <c r="C67" s="40"/>
-[...3 lines deleted...]
-      <c r="G67" s="42"/>
+      <c r="C67" s="27"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="28"/>
+      <c r="G67" s="29"/>
     </row>
     <row r="68" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B68" t="s">
         <v>30</v>
       </c>
-      <c r="C68" s="40"/>
-[...3 lines deleted...]
-      <c r="G68" s="42"/>
+      <c r="C68" s="27"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="28"/>
+      <c r="G68" s="29"/>
     </row>
     <row r="69" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B69" t="s">
         <v>6</v>
       </c>
-      <c r="C69" s="35"/>
-[...3 lines deleted...]
-      <c r="G69" s="37"/>
+      <c r="C69" s="30"/>
+      <c r="D69" s="31"/>
+      <c r="E69" s="31"/>
+      <c r="F69" s="31"/>
+      <c r="G69" s="32"/>
     </row>
     <row r="71" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A71" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B72" t="s">
         <v>1</v>
       </c>
-      <c r="C72" s="40"/>
-[...3 lines deleted...]
-      <c r="G72" s="42"/>
+      <c r="C72" s="27"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="28"/>
+      <c r="G72" s="29"/>
     </row>
     <row r="73" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B73" t="s">
         <v>2</v>
       </c>
-      <c r="C73" s="40"/>
-[...3 lines deleted...]
-      <c r="G73" s="42"/>
+      <c r="C73" s="27"/>
+      <c r="D73" s="28"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="28"/>
+      <c r="G73" s="29"/>
     </row>
     <row r="74" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C74" s="40"/>
-[...3 lines deleted...]
-      <c r="G74" s="42"/>
+      <c r="C74" s="27"/>
+      <c r="D74" s="28"/>
+      <c r="E74" s="28"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="29"/>
     </row>
     <row r="75" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B75" t="s">
         <v>3</v>
       </c>
-      <c r="C75" s="40"/>
-[...3 lines deleted...]
-      <c r="G75" s="42"/>
+      <c r="C75" s="27"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="28"/>
+      <c r="G75" s="29"/>
     </row>
     <row r="76" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B76" t="s">
         <v>5</v>
       </c>
-      <c r="C76" s="40"/>
-[...3 lines deleted...]
-      <c r="G76" s="42"/>
+      <c r="C76" s="27"/>
+      <c r="D76" s="28"/>
+      <c r="E76" s="28"/>
+      <c r="F76" s="28"/>
+      <c r="G76" s="29"/>
     </row>
     <row r="77" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B77" t="s">
         <v>30</v>
       </c>
-      <c r="C77" s="40"/>
-[...3 lines deleted...]
-      <c r="G77" s="42"/>
+      <c r="C77" s="27"/>
+      <c r="D77" s="28"/>
+      <c r="E77" s="28"/>
+      <c r="F77" s="28"/>
+      <c r="G77" s="29"/>
     </row>
     <row r="78" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B78" t="s">
         <v>6</v>
       </c>
-      <c r="C78" s="40"/>
-[...3 lines deleted...]
-      <c r="G78" s="42"/>
+      <c r="C78" s="27"/>
+      <c r="D78" s="28"/>
+      <c r="E78" s="28"/>
+      <c r="F78" s="28"/>
+      <c r="G78" s="29"/>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="4"/>
     </row>
     <row r="80" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A80" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B81" t="s">
         <v>1</v>
       </c>
-      <c r="C81" s="34"/>
-[...3 lines deleted...]
-      <c r="G81" s="30"/>
+      <c r="C81" s="21"/>
+      <c r="D81" s="22"/>
+      <c r="E81" s="22"/>
+      <c r="F81" s="22"/>
+      <c r="G81" s="23"/>
     </row>
     <row r="82" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B82" t="s">
         <v>2</v>
       </c>
-      <c r="C82" s="34"/>
-[...3 lines deleted...]
-      <c r="G82" s="30"/>
+      <c r="C82" s="21"/>
+      <c r="D82" s="22"/>
+      <c r="E82" s="22"/>
+      <c r="F82" s="22"/>
+      <c r="G82" s="23"/>
     </row>
     <row r="83" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C83" s="34"/>
-[...3 lines deleted...]
-      <c r="G83" s="30"/>
+      <c r="C83" s="21"/>
+      <c r="D83" s="22"/>
+      <c r="E83" s="22"/>
+      <c r="F83" s="22"/>
+      <c r="G83" s="23"/>
     </row>
     <row r="84" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B84" t="s">
         <v>3</v>
       </c>
-      <c r="C84" s="34"/>
-[...3 lines deleted...]
-      <c r="G84" s="30"/>
+      <c r="C84" s="21"/>
+      <c r="D84" s="22"/>
+      <c r="E84" s="22"/>
+      <c r="F84" s="22"/>
+      <c r="G84" s="23"/>
     </row>
     <row r="85" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B85" t="s">
         <v>5</v>
       </c>
-      <c r="C85" s="34"/>
-[...3 lines deleted...]
-      <c r="G85" s="30"/>
+      <c r="C85" s="21"/>
+      <c r="D85" s="22"/>
+      <c r="E85" s="22"/>
+      <c r="F85" s="22"/>
+      <c r="G85" s="23"/>
     </row>
     <row r="86" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B86" t="s">
         <v>30</v>
       </c>
-      <c r="C86" s="34"/>
-[...3 lines deleted...]
-      <c r="G86" s="30"/>
+      <c r="C86" s="21"/>
+      <c r="D86" s="22"/>
+      <c r="E86" s="22"/>
+      <c r="F86" s="22"/>
+      <c r="G86" s="23"/>
     </row>
     <row r="87" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B87" t="s">
         <v>6</v>
       </c>
-      <c r="C87" s="34"/>
-[...3 lines deleted...]
-      <c r="G87" s="30"/>
+      <c r="C87" s="21"/>
+      <c r="D87" s="22"/>
+      <c r="E87" s="22"/>
+      <c r="F87" s="22"/>
+      <c r="G87" s="23"/>
     </row>
     <row r="89" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A89" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B90" t="s">
         <v>1</v>
       </c>
-      <c r="C90" s="43"/>
-[...3 lines deleted...]
-      <c r="G90" s="45"/>
+      <c r="C90" s="24"/>
+      <c r="D90" s="25"/>
+      <c r="E90" s="25"/>
+      <c r="F90" s="25"/>
+      <c r="G90" s="26"/>
     </row>
     <row r="91" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B91" t="s">
         <v>2</v>
       </c>
-      <c r="C91" s="34"/>
-[...3 lines deleted...]
-      <c r="G91" s="30"/>
+      <c r="C91" s="21"/>
+      <c r="D91" s="22"/>
+      <c r="E91" s="22"/>
+      <c r="F91" s="22"/>
+      <c r="G91" s="23"/>
     </row>
     <row r="92" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C92" s="34"/>
-[...3 lines deleted...]
-      <c r="G92" s="30"/>
+      <c r="C92" s="21"/>
+      <c r="D92" s="22"/>
+      <c r="E92" s="22"/>
+      <c r="F92" s="22"/>
+      <c r="G92" s="23"/>
     </row>
     <row r="93" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B93" t="s">
         <v>3</v>
       </c>
-      <c r="C93" s="34"/>
-[...3 lines deleted...]
-      <c r="G93" s="30"/>
+      <c r="C93" s="21"/>
+      <c r="D93" s="22"/>
+      <c r="E93" s="22"/>
+      <c r="F93" s="22"/>
+      <c r="G93" s="23"/>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="4"/>
     </row>
     <row r="97" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A97" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C98" s="34"/>
-[...2 lines deleted...]
-      <c r="F98" s="30"/>
+      <c r="C98" s="21"/>
+      <c r="D98" s="22"/>
+      <c r="E98" s="22"/>
+      <c r="F98" s="23"/>
       <c r="G98" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C99" s="34"/>
-[...2 lines deleted...]
-      <c r="F99" s="30"/>
+      <c r="C99" s="21"/>
+      <c r="D99" s="22"/>
+      <c r="E99" s="22"/>
+      <c r="F99" s="23"/>
       <c r="G99" s="14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C100" s="34"/>
-[...2 lines deleted...]
-      <c r="F100" s="30"/>
+      <c r="C100" s="21"/>
+      <c r="D100" s="22"/>
+      <c r="E100" s="22"/>
+      <c r="F100" s="23"/>
       <c r="G100" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A102" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C103" s="34"/>
-[...3 lines deleted...]
-      <c r="G103" s="30"/>
+      <c r="C103" s="21"/>
+      <c r="D103" s="22"/>
+      <c r="E103" s="22"/>
+      <c r="F103" s="22"/>
+      <c r="G103" s="23"/>
     </row>
     <row r="104" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C104" s="34"/>
-[...3 lines deleted...]
-      <c r="G104" s="30"/>
+      <c r="C104" s="21"/>
+      <c r="D104" s="22"/>
+      <c r="E104" s="22"/>
+      <c r="F104" s="22"/>
+      <c r="G104" s="23"/>
     </row>
     <row r="105" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C105" s="34"/>
-[...3 lines deleted...]
-      <c r="G105" s="30"/>
+      <c r="C105" s="21"/>
+      <c r="D105" s="22"/>
+      <c r="E105" s="22"/>
+      <c r="F105" s="22"/>
+      <c r="G105" s="23"/>
     </row>
     <row r="106" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C106" s="34"/>
-[...3 lines deleted...]
-      <c r="G106" s="30"/>
+      <c r="C106" s="21"/>
+      <c r="D106" s="22"/>
+      <c r="E106" s="22"/>
+      <c r="F106" s="22"/>
+      <c r="G106" s="23"/>
     </row>
     <row r="107" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C107" s="34"/>
-[...3 lines deleted...]
-      <c r="G107" s="30"/>
+      <c r="C107" s="21"/>
+      <c r="D107" s="22"/>
+      <c r="E107" s="22"/>
+      <c r="F107" s="22"/>
+      <c r="G107" s="23"/>
     </row>
     <row r="109" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A109" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="110" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C110" s="34"/>
-[...3 lines deleted...]
-      <c r="G110" s="30"/>
+      <c r="C110" s="21"/>
+      <c r="D110" s="22"/>
+      <c r="E110" s="22"/>
+      <c r="F110" s="22"/>
+      <c r="G110" s="23"/>
     </row>
     <row r="111" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C111" s="34"/>
-[...3 lines deleted...]
-      <c r="G111" s="30"/>
+      <c r="C111" s="21"/>
+      <c r="D111" s="22"/>
+      <c r="E111" s="22"/>
+      <c r="F111" s="22"/>
+      <c r="G111" s="23"/>
     </row>
     <row r="112" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C112" s="34"/>
-[...3 lines deleted...]
-      <c r="G112" s="30"/>
+      <c r="C112" s="21"/>
+      <c r="D112" s="22"/>
+      <c r="E112" s="22"/>
+      <c r="F112" s="22"/>
+      <c r="G112" s="23"/>
     </row>
     <row r="113" spans="1:8" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C113" s="34"/>
-[...3 lines deleted...]
-      <c r="G113" s="30"/>
+      <c r="C113" s="21"/>
+      <c r="D113" s="22"/>
+      <c r="E113" s="22"/>
+      <c r="F113" s="22"/>
+      <c r="G113" s="23"/>
     </row>
     <row r="115" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="116" spans="1:8" ht="32.549999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A116" s="18" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B116" s="19"/>
       <c r="C116" s="15" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E116" s="3"/>
-      <c r="F116" s="23"/>
-      <c r="G116" s="24"/>
+      <c r="F116" s="34"/>
+      <c r="G116" s="35"/>
     </row>
     <row r="117" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="118" spans="1:8" ht="32.549999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A118" s="18" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B118" s="19"/>
       <c r="C118" s="15" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E118" s="3"/>
-      <c r="F118" s="23"/>
-      <c r="G118" s="24"/>
+      <c r="F118" s="34"/>
+      <c r="G118" s="35"/>
     </row>
     <row r="119" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="120" spans="1:8" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A120" s="38"/>
-[...4 lines deleted...]
-      <c r="G120" s="30"/>
+      <c r="A120" s="36"/>
+      <c r="B120" s="37"/>
+      <c r="D120" s="21"/>
+      <c r="E120" s="22"/>
+      <c r="F120" s="22"/>
+      <c r="G120" s="23"/>
     </row>
     <row r="122" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A122" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="123" spans="1:8" s="5" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A123" s="35" t="s">
-[...7 lines deleted...]
-      <c r="G123" s="37"/>
+      <c r="A123" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B123" s="31"/>
+      <c r="C123" s="31"/>
+      <c r="D123" s="31"/>
+      <c r="E123" s="31"/>
+      <c r="F123" s="31"/>
+      <c r="G123" s="32"/>
       <c r="H123"/>
     </row>
     <row r="124" spans="1:8" s="5" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="35" t="s">
-[...7 lines deleted...]
-      <c r="G124" s="37"/>
+      <c r="A124" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B124" s="31"/>
+      <c r="C124" s="31"/>
+      <c r="D124" s="31"/>
+      <c r="E124" s="31"/>
+      <c r="F124" s="31"/>
+      <c r="G124" s="32"/>
       <c r="H124"/>
     </row>
   </sheetData>
   <mergeCells count="63">
-    <mergeCell ref="C92:G92"/>
-[...45 lines deleted...]
-    <mergeCell ref="C113:G113"/>
     <mergeCell ref="C22:G22"/>
     <mergeCell ref="F116:G116"/>
     <mergeCell ref="C45:G45"/>
     <mergeCell ref="C44:G44"/>
     <mergeCell ref="C46:G46"/>
     <mergeCell ref="C24:G24"/>
     <mergeCell ref="C32:G32"/>
     <mergeCell ref="C33:G33"/>
     <mergeCell ref="C34:G34"/>
     <mergeCell ref="C35:G35"/>
     <mergeCell ref="C38:G38"/>
     <mergeCell ref="C47:G47"/>
     <mergeCell ref="C56:G56"/>
     <mergeCell ref="C57:G57"/>
     <mergeCell ref="C59:G59"/>
     <mergeCell ref="C58:G58"/>
+    <mergeCell ref="A124:G124"/>
+    <mergeCell ref="A123:G123"/>
+    <mergeCell ref="C100:F100"/>
+    <mergeCell ref="C98:F98"/>
+    <mergeCell ref="F118:G118"/>
+    <mergeCell ref="C105:G105"/>
+    <mergeCell ref="C106:G106"/>
+    <mergeCell ref="C107:G107"/>
+    <mergeCell ref="C110:G110"/>
+    <mergeCell ref="A120:B120"/>
+    <mergeCell ref="D120:G120"/>
+    <mergeCell ref="C111:G111"/>
+    <mergeCell ref="C112:G112"/>
+    <mergeCell ref="C113:G113"/>
+    <mergeCell ref="C50:G50"/>
+    <mergeCell ref="C53:G53"/>
+    <mergeCell ref="C54:G54"/>
+    <mergeCell ref="C55:G55"/>
+    <mergeCell ref="C66:G66"/>
+    <mergeCell ref="C67:G67"/>
+    <mergeCell ref="C68:G68"/>
+    <mergeCell ref="C69:G69"/>
+    <mergeCell ref="C60:G60"/>
+    <mergeCell ref="C63:G63"/>
+    <mergeCell ref="C64:G64"/>
+    <mergeCell ref="C65:G65"/>
+    <mergeCell ref="C76:G76"/>
+    <mergeCell ref="C77:G77"/>
+    <mergeCell ref="C78:G78"/>
+    <mergeCell ref="C81:G81"/>
+    <mergeCell ref="C72:G72"/>
+    <mergeCell ref="C74:G74"/>
+    <mergeCell ref="C73:G73"/>
+    <mergeCell ref="C75:G75"/>
+    <mergeCell ref="C86:G86"/>
+    <mergeCell ref="C87:G87"/>
+    <mergeCell ref="C90:G90"/>
+    <mergeCell ref="C91:G91"/>
+    <mergeCell ref="C82:G82"/>
+    <mergeCell ref="C83:G83"/>
+    <mergeCell ref="C84:G84"/>
+    <mergeCell ref="C85:G85"/>
+    <mergeCell ref="C92:G92"/>
+    <mergeCell ref="C93:G93"/>
+    <mergeCell ref="C103:G103"/>
+    <mergeCell ref="C104:G104"/>
+    <mergeCell ref="C99:F99"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="70" max="6" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>